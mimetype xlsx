--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -152,584 +152,584 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>TAHUN_KLAIM</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>NIM</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>NAMA</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>PRODI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>29</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C2" s="1" t="inlineStr">
         <is>
-          <t>202307002</t>
+          <t>202402161</t>
         </is>
       </c>
       <c r="D2" s="1" t="inlineStr">
         <is>
-          <t>AZKHA MEIZONA</t>
+          <t>Cindy Putri Rachmawati</t>
         </is>
       </c>
       <c r="E2" s="1" t="inlineStr">
         <is>
-          <t>D-III Perekam dan Informasi Kesehatan</t>
+          <t>S-1 Keperawatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>28</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>202308060</t>
+          <t>202307002</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>DIRZA ARRANDY</t>
+          <t>AZKHA MEIZONA</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>S-1 Farmasi</t>
+          <t>D-III Perekam dan Informasi Kesehatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
-          <t>202207005</t>
+          <t>202308060</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Andini Hernaningtyas</t>
+          <t>DIRZA ARRANDY</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>D-III Perekam dan Informasi Kesehatan</t>
+          <t>S-1 Farmasi</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>202203020</t>
+          <t>202207005</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>GIOVANI BERTHA MAULANA</t>
+          <t>Andini Hernaningtyas</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>S-1 Kesehatan Masyarakat</t>
+          <t>D-III Perekam dan Informasi Kesehatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>202203025</t>
+          <t>202203020</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>Khoirul Huda </t>
+          <t>GIOVANI BERTHA MAULANA</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>S-1 Kesehatan Masyarakat</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>24</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t> 202207053</t>
+          <t>202203025</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Rizky Aulia Vionita</t>
+          <t>Khoirul Huda </t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>D-III Perekam dan Informasi Kesehatan</t>
+          <t>S-1 Kesehatan Masyarakat</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>202201031</t>
+          <t> 202207053</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>Syavira Rahmadhania Putri</t>
+          <t>Rizky Aulia Vionita</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>D-III Kebidanan</t>
+          <t>D-III Perekam dan Informasi Kesehatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>202002097</t>
+          <t>202201031</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Rosyidatul Afifah</t>
+          <t>Syavira Rahmadhania Putri</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Profesi Ners</t>
+          <t>D-III Kebidanan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>21</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>3521106710050002</t>
+          <t>202002097</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Della Autia Nirmala</t>
+          <t>Rosyidatul Afifah</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>D-III Kebidanan</t>
+          <t>Profesi Ners</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>202308044</t>
+          <t>3521106710050002</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Yuniartha Saputri Wijaya </t>
+          <t>Della Autia Nirmala</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>S-1 Farmasi</t>
+          <t>D-III Kebidanan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>2024000176</t>
+          <t>202308044</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>ZULHA FADILA RAHMADANI</t>
+          <t>Yuniartha Saputri Wijaya </t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>S-1 Keperawatan</t>
+          <t>S-1 Farmasi</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>18</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>2024000135</t>
+          <t>2024000176</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>ALVIA LUTHAVIANA NURUZZ ZAHRO</t>
+          <t>ZULHA FADILA RAHMADANI</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>S-1 Keperawatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>202108043</t>
+          <t>2024000135</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>RENNI DEWI SAPUTRI</t>
+          <t>ALVIA LUTHAVIANA NURUZZ ZAHRO</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>S-1 Farmasi</t>
+          <t>S-1 Keperawatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>16</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>202107060</t>
+          <t>202108043</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>IZMY HERMA GUSTINA</t>
+          <t>RENNI DEWI SAPUTRI</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>D-III Perekam dan Informasi Kesehatan</t>
+          <t>S-1 Farmasi</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>15</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>202105002</t>
+          <t>202107060</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>AFINA SUKMA AYU FITRI ANINGTYAS</t>
+          <t>IZMY HERMA GUSTINA</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>D-III Farmasi</t>
+          <t>D-III Perekam dan Informasi Kesehatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>202202180</t>
+          <t>202105002</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Nisa Yudhita</t>
+          <t>AFINA SUKMA AYU FITRI ANINGTYAS</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>S-1 Keperawatan</t>
+          <t>D-III Farmasi</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>202002093</t>
+          <t>202202180</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>PUTRI RAHMADANI</t>
+          <t>Nisa Yudhita</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>S-1 Keperawatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>202108001</t>
+          <t>202002093</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Agustin Bella Kusuma Wardani</t>
+          <t>PUTRI RAHMADANI</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>S-1 Farmasi</t>
+          <t>S-1 Keperawatan</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>202208058</t>
+          <t>202108001</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>FARUQ AS&amp;#39;ADE THOHIR</t>
+          <t>Agustin Bella Kusuma Wardani</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>S-1 Farmasi</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>202102043</t>
+          <t>202208058</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>safitri nurjanah</t>
+          <t>FARUQ AS&amp;#39;ADE THOHIR</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>S-1 Keperawatan</t>
+          <t>S-1 Farmasi</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>